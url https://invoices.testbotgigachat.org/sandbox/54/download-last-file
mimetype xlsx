--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -1,300 +1,389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10308"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/josebueno/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D22C2C1-D5E5-9C48-BF90-E92E7B62D697}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5A0D04C-CFE6-8D45-8443-525FED9A1496}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="680" yWindow="680" windowWidth="28040" windowHeight="16960" xr2:uid="{0A745780-2C5E-5641-B920-80B337C6719B}"/>
+    <workbookView xWindow="680" yWindow="680" windowWidth="28040" windowHeight="16960" xr2:uid="{1E5C31B2-2FF5-FC4A-A168-1A9B4087371D}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="43">
-[...4 lines deleted...]
-    <t>Lenght</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="59">
+  <si>
+    <t>PINK                     </t>
+  </si>
+  <si>
+    <t>ALSTROEMERIAS                                               </t>
+  </si>
+  <si>
+    <t>WHITE                    </t>
   </si>
   <si>
     <t>SPRAY ROSE                                                  </t>
   </si>
   <si>
-    <t>PINK                     </t>
-[...2 lines deleted...]
-    <t>WHITE                    </t>
+    <t>RED                      </t>
+  </si>
+  <si>
+    <t>ORANGE                   </t>
+  </si>
+  <si>
+    <t>BICOLOR                  </t>
+  </si>
+  <si>
+    <t>ROSE PREMIUM                                                </t>
   </si>
   <si>
     <t>GARDEN ROSE                                                 </t>
   </si>
   <si>
+    <t>ROSE SPECIAL                                                </t>
+  </si>
+  <si>
+    <t>MANDARIN X-PRESSION           </t>
+  </si>
+  <si>
+    <t>SALMON-PINK              </t>
+  </si>
+  <si>
+    <t>HOT PINK                 </t>
+  </si>
+  <si>
+    <t>AL NATALYA                    </t>
+  </si>
+  <si>
     <t>LAVENDER                 </t>
   </si>
   <si>
-    <t>ROSE PREMIUM                                                </t>
-[...11 lines deleted...]
-    <t>MANDARIN X-PRESSION           </t>
+    <t>CREAM                    </t>
+  </si>
+  <si>
+    <t>BLUE MOON                     </t>
+  </si>
+  <si>
+    <t>COTTON X-PRESSION             </t>
+  </si>
+  <si>
+    <t>DRAGON FLY                    </t>
+  </si>
+  <si>
+    <t>MONDIAL                       </t>
+  </si>
+  <si>
+    <t>CANDLELIGHT                   </t>
+  </si>
+  <si>
+    <t>AL ORANGE QUEEN               </t>
+  </si>
+  <si>
+    <t>COUNTRY BLUES                 </t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>COLOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LENGTH </t>
+  </si>
+  <si>
+    <t>AVAILABILITY</t>
+  </si>
+  <si>
+    <t>PROMO PRICE</t>
+  </si>
+  <si>
+    <t>CONFIRMATION</t>
+  </si>
+  <si>
+    <t>ASSORTED COLORS</t>
+  </si>
+  <si>
+    <t>ROSE</t>
+  </si>
+  <si>
+    <t>SUPER MAGNUM</t>
+  </si>
+  <si>
+    <t>PRINCESS CROWN                </t>
+  </si>
+  <si>
+    <t>MOONSTONE                     </t>
+  </si>
+  <si>
+    <t>STILETTO                      </t>
+  </si>
+  <si>
+    <t>QUICKSAND                     </t>
+  </si>
+  <si>
+    <t>ABSOLUT IN PINK               </t>
   </si>
   <si>
     <t>EXPLORER                      </t>
   </si>
   <si>
-    <t>PROMO</t>
-[...47 lines deleted...]
-    <t>HORA: 07:20:44</t>
+    <t>WHITE MAJOLICA                </t>
+  </si>
+  <si>
+    <t>MAJOLICA                      </t>
+  </si>
+  <si>
+    <t>STEMS X BOX</t>
+  </si>
+  <si>
+    <t>YELLOW                   </t>
+  </si>
+  <si>
+    <t>SPIDER MUM                                                  </t>
+  </si>
+  <si>
+    <t>PAO                           </t>
   </si>
   <si>
     <t>DELPHINIUM BELLADONA                                        </t>
   </si>
   <si>
-    <t>BLUE                     </t>
-[...32 lines deleted...]
-    <t>FECHA: 31/03/2026</t>
+    <t>DYED ROSES                                                  </t>
+  </si>
+  <si>
+    <t>YELLOW FEVER ROSE             </t>
+  </si>
+  <si>
+    <t>DYED SPRAY ROSES                                            </t>
+  </si>
+  <si>
+    <t>YELLOW FEVER SPRAY            </t>
+  </si>
+  <si>
+    <t>ESPERANCE                     </t>
+  </si>
+  <si>
+    <t>PALOMA                        </t>
+  </si>
+  <si>
+    <t>SPRAY GARDEN                                                </t>
+  </si>
+  <si>
+    <t>CANDY BLOSSOMS                </t>
+  </si>
+  <si>
+    <t>BICOLOR WHITE PINK       </t>
+  </si>
+  <si>
+    <t>AL ASSORTED COLORS</t>
+  </si>
+  <si>
+    <t>70-80-90</t>
+  </si>
+  <si>
+    <t>50-60</t>
+  </si>
+  <si>
+    <t>CHRYSANTHEMUM</t>
+  </si>
+  <si>
+    <t>TUESDAY 17 MARCH 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_ &quot;$&quot;* #,##0.00_ ;_ &quot;$&quot;* \-#,##0.00_ ;_ &quot;$&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -589,599 +678,1017 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D585A10C-3EC5-0745-AC52-2FDD98EF98C0}">
-  <dimension ref="A1:G26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20B866CF-B495-C24E-A936-354094A39B08}">
+  <dimension ref="A1:H40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.1640625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.83203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="33.83203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.6640625" customWidth="1"/>
+    <col min="7" max="7" width="13.1640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="17" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="8"/>
+      <c r="C2" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="3" t="s">
-[...19 lines deleted...]
-      <c r="E3" s="6" t="s">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" s="2">
+        <v>70</v>
+      </c>
+      <c r="E3" s="2">
+        <v>4</v>
+      </c>
+      <c r="F3" s="2">
+        <v>100</v>
+      </c>
+      <c r="G3" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H3" s="4"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="2">
+        <v>70</v>
+      </c>
+      <c r="E4" s="2">
         <v>20</v>
       </c>
-      <c r="F3" s="6" t="s">
-[...22 lines deleted...]
-      <c r="F4" s="7"/>
+      <c r="F4" s="2">
+        <v>80</v>
+      </c>
       <c r="G4" s="5">
         <v>0.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="H4" s="4"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="2">
+        <v>10</v>
+      </c>
+      <c r="F5" s="2">
+        <v>200</v>
+      </c>
+      <c r="G5" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="H5" s="4"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A6" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="2">
+        <v>70</v>
+      </c>
+      <c r="E6" s="2">
+        <v>2</v>
+      </c>
+      <c r="F6" s="2">
+        <v>200</v>
+      </c>
+      <c r="G6" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="H6" s="4"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="2">
+        <v>90</v>
+      </c>
+      <c r="E7" s="2">
+        <v>2</v>
+      </c>
+      <c r="F7" s="2">
+        <v>200</v>
+      </c>
+      <c r="G7" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="H7" s="4"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="2">
+        <v>2</v>
+      </c>
+      <c r="F8" s="2">
+        <v>180</v>
+      </c>
+      <c r="G8" s="3">
+        <v>0.45</v>
+      </c>
+      <c r="H8" s="4"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="2">
+        <v>60</v>
+      </c>
+      <c r="E9" s="2">
+        <v>1</v>
+      </c>
+      <c r="F9" s="2">
+        <v>100</v>
+      </c>
+      <c r="G9" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="H9" s="4"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="2">
+        <v>70</v>
+      </c>
+      <c r="E10" s="2">
+        <v>2</v>
+      </c>
+      <c r="F10" s="2">
+        <v>100</v>
+      </c>
+      <c r="G10" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="H10" s="4"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="2">
+        <v>50</v>
+      </c>
+      <c r="E11" s="2">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2">
+        <v>160</v>
+      </c>
+      <c r="G11" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="H11" s="4"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="2">
+        <v>60</v>
+      </c>
+      <c r="E12" s="2">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2">
+        <v>120</v>
+      </c>
+      <c r="G12" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="4"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="2">
+        <v>50</v>
+      </c>
+      <c r="E13" s="2">
+        <v>1</v>
+      </c>
+      <c r="F13" s="2">
+        <v>100</v>
+      </c>
+      <c r="G13" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H13" s="4"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2">
+        <v>50</v>
+      </c>
+      <c r="E14" s="2">
+        <v>1</v>
+      </c>
+      <c r="F14" s="2">
+        <v>125</v>
+      </c>
+      <c r="G14" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H14" s="4"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="2">
+        <v>50</v>
+      </c>
+      <c r="E15" s="2">
+        <v>2</v>
+      </c>
+      <c r="F15" s="2">
+        <v>100</v>
+      </c>
+      <c r="G15" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H15" s="4"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="2">
+        <v>50</v>
+      </c>
+      <c r="E16" s="2">
+        <v>2</v>
+      </c>
+      <c r="F16" s="2">
+        <v>100</v>
+      </c>
+      <c r="G16" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H16" s="4"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="2">
+        <v>50</v>
+      </c>
+      <c r="E17" s="2">
+        <v>5</v>
+      </c>
+      <c r="F17" s="2">
+        <v>100</v>
+      </c>
+      <c r="G17" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="H17" s="4"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="2">
+        <v>60</v>
+      </c>
+      <c r="E18" s="2">
+        <v>1</v>
+      </c>
+      <c r="F18" s="2">
+        <v>100</v>
+      </c>
+      <c r="G18" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="H18" s="4"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2">
+        <v>60</v>
+      </c>
+      <c r="E19" s="2">
+        <v>1</v>
+      </c>
+      <c r="F19" s="2">
+        <v>100</v>
+      </c>
+      <c r="G19" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="H19" s="4"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="2">
+        <v>50</v>
+      </c>
+      <c r="E20" s="2">
+        <v>1</v>
+      </c>
+      <c r="F20" s="2">
+        <v>100</v>
+      </c>
+      <c r="G20" s="3">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H20" s="4"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2">
+        <v>50</v>
+      </c>
+      <c r="E21" s="2">
+        <v>1</v>
+      </c>
+      <c r="F21" s="2">
+        <v>100</v>
+      </c>
+      <c r="G21" s="3">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="H21" s="4"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2">
+        <v>60</v>
+      </c>
+      <c r="E22" s="2">
+        <v>1</v>
+      </c>
+      <c r="F22" s="2">
+        <v>100</v>
+      </c>
+      <c r="G22" s="3">
+        <v>0.32</v>
+      </c>
+      <c r="H22" s="4"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="2">
+        <v>60</v>
+      </c>
+      <c r="E23" s="2">
+        <v>3</v>
+      </c>
+      <c r="F23" s="2">
+        <v>125</v>
+      </c>
+      <c r="G23" s="3">
+        <v>0.32</v>
+      </c>
+      <c r="H23" s="4"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="2">
+        <v>60</v>
+      </c>
+      <c r="E24" s="2">
+        <v>5</v>
+      </c>
+      <c r="F24" s="2">
+        <v>125</v>
+      </c>
+      <c r="G24" s="3">
+        <v>0.32</v>
+      </c>
+      <c r="H24" s="4"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2">
+        <v>70</v>
+      </c>
+      <c r="E25" s="2">
+        <v>2</v>
+      </c>
+      <c r="F25" s="2">
+        <v>125</v>
+      </c>
+      <c r="G25" s="3">
+        <v>0.33</v>
+      </c>
+      <c r="H25" s="4"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="2">
+        <v>80</v>
+      </c>
+      <c r="E26" s="2">
+        <v>1</v>
+      </c>
+      <c r="F26" s="2">
+        <v>100</v>
+      </c>
+      <c r="G26" s="3">
+        <v>0.35</v>
+      </c>
+      <c r="H26" s="4"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="2">
+        <v>60</v>
+      </c>
+      <c r="E27" s="2">
+        <v>1</v>
+      </c>
+      <c r="F27" s="2">
+        <v>100</v>
+      </c>
+      <c r="G27" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H27" s="4"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="2">
+        <v>60</v>
+      </c>
+      <c r="E28" s="2">
+        <v>2</v>
+      </c>
+      <c r="F28" s="2">
+        <v>100</v>
+      </c>
+      <c r="G28" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H28" s="4"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="2">
+        <v>60</v>
+      </c>
+      <c r="E29" s="2">
+        <v>3</v>
+      </c>
+      <c r="F29" s="2">
+        <v>100</v>
+      </c>
+      <c r="G29" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H29" s="4"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="2">
+        <v>70</v>
+      </c>
+      <c r="E30" s="2">
+        <v>5</v>
+      </c>
+      <c r="F30" s="2">
+        <v>100</v>
+      </c>
+      <c r="G30" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="H30" s="4"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="2">
+        <v>70</v>
+      </c>
+      <c r="E31" s="2">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2">
+        <v>100</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="H31" s="4"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="2">
+        <v>80</v>
+      </c>
+      <c r="E32" s="2">
+        <v>10</v>
+      </c>
+      <c r="F32" s="2">
+        <v>100</v>
+      </c>
+      <c r="G32" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="H32" s="4"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D33" s="2">
+        <v>90</v>
+      </c>
+      <c r="E33" s="2">
+        <v>1</v>
+      </c>
+      <c r="F33" s="2">
+        <v>100</v>
+      </c>
+      <c r="G33" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="H33" s="4"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="4">
+      <c r="B34" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D34" s="2">
+        <v>50</v>
+      </c>
+      <c r="E34" s="2">
+        <v>10</v>
+      </c>
+      <c r="F34" s="2">
+        <v>125</v>
+      </c>
+      <c r="G34" s="5">
+        <v>0.22</v>
+      </c>
+      <c r="H34" s="4"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="2">
+        <v>60</v>
+      </c>
+      <c r="E35" s="2">
+        <v>15</v>
+      </c>
+      <c r="F35" s="2">
+        <v>100</v>
+      </c>
+      <c r="G35" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="H35" s="4"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A36" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="2">
         <v>1</v>
       </c>
-      <c r="F5" s="4"/>
-      <c r="G5" s="5">
+      <c r="F36" s="2">
+        <v>140</v>
+      </c>
+      <c r="G36" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H36" s="4"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="2">
+        <v>50</v>
+      </c>
+      <c r="E37" s="2">
+        <v>2</v>
+      </c>
+      <c r="F37" s="2">
+        <v>120</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H37" s="4"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="2">
+        <v>60</v>
+      </c>
+      <c r="E38" s="2">
+        <v>2</v>
+      </c>
+      <c r="F38" s="2">
+        <v>120</v>
+      </c>
+      <c r="G38" s="5">
         <v>0.4</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="G8" s="5">
+      <c r="H38" s="4"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A39" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="2">
+        <v>60</v>
+      </c>
+      <c r="E39" s="2">
+        <v>4</v>
+      </c>
+      <c r="F39" s="2">
+        <v>120</v>
+      </c>
+      <c r="G39" s="5">
         <v>0.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="H39" s="4"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="2">
         <v>5</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...371 lines deleted...]
-      </c>
+      <c r="F40" s="2">
+        <v>160</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="H40" s="4"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A23:G25">
-    <sortCondition ref="D23:D25"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A37:H39">
+    <sortCondition ref="D36:D39"/>
   </sortState>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>