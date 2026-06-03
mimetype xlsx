--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -2,85 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ВСЯ ВСЯ\ОБЩАЯ\Сайт КОРЗИНАОПТ\Для Сапл Биз\Фото для рассылки\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A2CB988-D11E-4115-AC48-653195608609}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70C7499F-E9DF-4CFC-9D6C-C2726C679E71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$42</definedName>
   </definedNames>
   <calcPr calcId="191029" refMode="R1C1"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="103">
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>S/4</t>
   </si>
   <si>
     <t>S/3</t>
   </si>
   <si>
     <t>S/6</t>
   </si>
   <si>
     <t>штук в боксе</t>
   </si>
   <si>
     <t xml:space="preserve">ZABOR 1 - 08 КОРЗИНЫ ДЕКОРАТИВНЫЕ ПЛЕТЕНЫЕ                               </t>
   </si>
   <si>
     <t>объём 1 бокса</t>
   </si>
   <si>
     <t>продажа боксами</t>
   </si>
   <si>
@@ -938,62 +937,51 @@
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">                         </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">728   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="28"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>Акция = 716 руб.</t>
     </r>
   </si>
   <si>
-    <t>S/2</t>
-[...10 lines deleted...]
-    <t>Ожтдаем начало мая</t>
+    <t>?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000_ "/>
     <numFmt numFmtId="165" formatCode="0_ "/>
   </numFmts>
   <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Cambria"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1290,142 +1278,136 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="28"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Cambria"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="28"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1560,104 +1542,92 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="44" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="43" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/></Relationships>
 </file>
@@ -1940,57 +1910,57 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3238500" y="70381935"/>
           <a:ext cx="2498382" cy="2436689"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2659876</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>2424637</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="图片 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -2353,57 +2323,57 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3190875" y="27061794"/>
           <a:ext cx="2508250" cy="2333099"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>158750</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2651126</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>2444749</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="图片 15" descr="XP230634">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -2500,193 +2470,193 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3635376" y="34671634"/>
           <a:ext cx="2476500" cy="2158366"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>91440</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2635250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>2460625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2301875" y="60098940"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>92257</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2619376</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>2428875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="图片 514">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3558269" y="52275650"/>
           <a:ext cx="2571750" cy="2336618"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D6A3B9-BCDB-4971-BF0F-7423BFBFB897}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3568700" y="62464950"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34508DAD-A633-46FF-89DB-E9CD391EB75F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2736,57 +2706,57 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3206750" y="1793875"/>
           <a:ext cx="2476500" cy="2476500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2651125</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>2515055</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Рисунок 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D127B7E6-EB03-96ED-121E-0E9D8A3447B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
@@ -3006,95 +2976,95 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5937250" y="49870995"/>
           <a:ext cx="2476500" cy="2421256"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>127000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>87435</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2498382" cy="2436689"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="图片 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF2FEDCC-C36E-4479-8004-E5B679572EFC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5937250" y="57523185"/>
           <a:ext cx="2498382" cy="2436689"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2548751" cy="2319862"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="图片 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1615F489-DA69-4C7D-80E2-95105630C77F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -3555,183 +3525,183 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5937251" y="44831634"/>
           <a:ext cx="2476500" cy="2158366"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>91440</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFEFD5E3-4ACC-45C1-B251-0F428FB8CACB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5873750" y="65147190"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>92257</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2336618"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="图片 514">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AEB812A-08A6-4E83-B9BA-D25C76FEB060}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5857876" y="62608007"/>
           <a:ext cx="2571750" cy="2336618"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAAD0B7E-1738-4028-9979-F3CEF96610B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5873750" y="72771000"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D62AF28-221D-4CFB-8DDC-D181459BEC8E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -3775,139 +3745,139 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5873749" y="2015960"/>
           <a:ext cx="2595291" cy="1730540"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>434504</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2540000" cy="1693671"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Рисунок 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56BB0BBF-6522-4FA8-AF7F-AC49A5E97356}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5921375" y="78190254"/>
           <a:ext cx="2540000" cy="1693671"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>295302</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>15875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2266896" cy="2467430"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Рисунок 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEA8F0FA-AE3D-4A77-9A70-ACF4DDB90B60}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3390927" y="98329750"/>
           <a:ext cx="2266896" cy="2467430"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>428625</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>10842</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1873250" cy="2498645"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Рисунок 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{758F1E63-853C-4059-99E3-9A2360504490}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -3995,95 +3965,95 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5873750" y="4191000"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>71560</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2498382" cy="2436689"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="图片 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91F78547-BFBB-47AA-AF3F-36F5AF60976B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3238500" y="62825435"/>
           <a:ext cx="2498382" cy="2436689"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>71560</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2498382" cy="2436689"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="图片 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6A096F0-CAE3-4857-AEB5-F9766D960261}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -4830,664 +4800,576 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3207089" y="50133250"/>
           <a:ext cx="2490266" cy="2341067"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>173848</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2541881</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>2444828</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Рисунок 107">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0539AD0B-B83F-39F4-6C50-B31C4D201F03}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5984098" y="85693250"/>
           <a:ext cx="2368033" cy="2365453"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>111125</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2571750</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>2476578</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Рисунок 108">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06E2337D-0A77-C358-1012-E920DA691D45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5921375" y="88265000"/>
           <a:ext cx="2460625" cy="2365453"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="图片 407">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1D2FF11-2AFE-4BDC-871A-9240DC986547}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3175000" y="9493250"/>
+          <a:ext cx="2571750" cy="2369185"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2571750" cy="2369185"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54CEA83A-501E-445C-AADB-DD631BBF7B41}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3159125" y="12049125"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="图片 407">
-[...2 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54CEA83A-501E-445C-AADB-DD631BBF7B41}"/>
+        <xdr:cNvPr id="120" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D0967D8-64D0-4F0A-AE46-1AB788F4352E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72" cstate="email">
-[...11 lines deleted...]
-          <a:off x="3159125" y="12049125"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3159125" y="14589125"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="图片 407">
-[...2 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D0967D8-64D0-4F0A-AE46-1AB788F4352E}"/>
+        <xdr:cNvPr id="121" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE3D5C7E-0DD0-4280-A3E6-EF1A28184417}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73" cstate="email">
-[...11 lines deleted...]
-          <a:off x="3159125" y="14589125"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3159125" y="6969125"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>63500</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>79375</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="图片 407">
-[...2 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE3D5C7E-0DD0-4280-A3E6-EF1A28184417}"/>
+        <xdr:cNvPr id="122" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E290A5D-0798-43FB-82B5-685ADDC3271F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74" cstate="email">
-[...11 lines deleted...]
-          <a:off x="3159125" y="6969125"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5889625" y="9493250"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>79375</xdr:colOff>
+      <xdr:colOff>63500</xdr:colOff>
       <xdr:row>42</xdr:row>
-      <xdr:rowOff>79375</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="图片 407">
-[...2 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E290A5D-0798-43FB-82B5-685ADDC3271F}"/>
+        <xdr:cNvPr id="123" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B7CBB4E-C4C4-486B-8290-CCD2A43B8382}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75" cstate="email">
-[...11 lines deleted...]
-          <a:off x="5889625" y="9493250"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5873750" y="12049125"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="图片 407">
-[...2 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B7CBB4E-C4C4-486B-8290-CCD2A43B8382}"/>
+        <xdr:cNvPr id="124" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{474A9C48-938A-49A2-BB5B-DC13184FE08B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76" cstate="email">
-[...11 lines deleted...]
-          <a:off x="5873750" y="12049125"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5873750" y="14589125"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2571750" cy="2369185"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="图片 407">
-[...2 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{474A9C48-938A-49A2-BB5B-DC13184FE08B}"/>
+        <xdr:cNvPr id="125" name="图片 407">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D41594-6B0E-42A0-8C0F-B4C69C98E43C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77" cstate="email">
-[...11 lines deleted...]
-          <a:off x="5873750" y="14589125"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5873750" y="6969125"/>
           <a:ext cx="2571750" cy="2369185"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...10 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D41594-6B0E-42A0-8C0F-B4C69C98E43C}"/>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>97517</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>68805</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2553608" cy="2343959"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Рисунок 125">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEA0D66D-8B05-49C8-93AB-A8DF9150227C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78" cstate="email">
-[...12 lines deleted...]
-          <a:ext cx="2571750" cy="2369185"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3193142" y="42502680"/>
+          <a:ext cx="2553608" cy="2343959"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...42 lines deleted...]
-    <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>97517</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>68805</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2553608" cy="2343959"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Рисунок 126">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13CC8965-490F-4C8D-AF70-37C2341ABC57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5907767" y="42502680"/>
           <a:ext cx="2553608" cy="2343959"/>
-        </a:xfrm>
-[...86 lines deleted...]
-          <a:ext cx="2492376" cy="2368549"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -5717,98 +5599,98 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K66"/>
+  <dimension ref="A1:K65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="U41" sqref="U41"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="26.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="4" width="40.7109375" customWidth="1"/>
     <col min="5" max="5" width="54.7109375" style="27" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" style="34" customWidth="1"/>
     <col min="8" max="8" width="26.85546875" style="22" customWidth="1"/>
     <col min="9" max="9" width="22" style="22" customWidth="1"/>
     <col min="10" max="10" width="18.5703125" style="35" customWidth="1"/>
     <col min="11" max="11" width="27.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="67"/>
-[...3 lines deleted...]
-      <c r="E1" s="67"/>
+      <c r="A1" s="70"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
       <c r="F1" s="10"/>
       <c r="G1" s="30"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="29"/>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="32.25" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="24"/>
       <c r="G2" s="30"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="29"/>
     </row>
     <row r="3" spans="1:11" s="2" customFormat="1" ht="75.75" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="69"/>
+      <c r="B3" s="72"/>
       <c r="C3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="40" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="57" t="s">
@@ -5875,349 +5757,349 @@
       <c r="A6" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="26" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="16">
         <v>0.28199999999999997</v>
       </c>
       <c r="G6" s="32">
         <v>8</v>
       </c>
       <c r="H6" s="53">
         <v>1359</v>
       </c>
       <c r="I6" s="49">
         <v>1489</v>
       </c>
       <c r="J6" s="36"/>
       <c r="K6" s="59">
-        <v>40</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="3" customFormat="1" ht="200.1" customHeight="1">
       <c r="A7" s="51" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="14"/>
-      <c r="D7" s="62" t="s">
+      <c r="D7" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="16">
         <v>0.28199999999999997</v>
       </c>
       <c r="G7" s="32">
         <v>8</v>
       </c>
       <c r="H7" s="53">
         <v>1499</v>
       </c>
       <c r="I7" s="49">
         <v>1589</v>
       </c>
       <c r="J7" s="36"/>
-      <c r="K7" s="60">
+      <c r="K7" s="61">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="26" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="16">
         <v>0.13916700000000001</v>
       </c>
       <c r="G8" s="32">
         <v>1</v>
       </c>
       <c r="H8" s="50">
         <v>4988</v>
       </c>
       <c r="I8" s="49">
         <v>5472</v>
       </c>
       <c r="J8" s="37"/>
-      <c r="K8" s="60">
+      <c r="K8" s="61">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="16">
         <v>0.375</v>
       </c>
       <c r="G9" s="33">
         <v>10</v>
       </c>
       <c r="H9" s="50">
         <v>1459</v>
       </c>
       <c r="I9" s="49">
         <v>1588</v>
       </c>
       <c r="J9" s="37"/>
       <c r="K9" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="13"/>
-      <c r="D10" s="62" t="s">
+      <c r="D10" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>80</v>
       </c>
       <c r="F10" s="16">
         <v>0.375</v>
       </c>
       <c r="G10" s="33">
         <v>10</v>
       </c>
       <c r="H10" s="50">
         <v>1459</v>
       </c>
       <c r="I10" s="49">
         <v>1588</v>
       </c>
       <c r="J10" s="37"/>
-      <c r="K10" s="63">
-        <v>10</v>
+      <c r="K10" s="73" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="26" t="s">
         <v>89</v>
       </c>
       <c r="F11" s="16">
         <v>0.20899999999999999</v>
       </c>
       <c r="G11" s="32">
         <v>8</v>
       </c>
       <c r="H11" s="50">
         <v>1319</v>
       </c>
       <c r="I11" s="49">
         <v>1389</v>
       </c>
       <c r="J11" s="39"/>
-      <c r="K11" s="58">
-        <v>16</v>
+      <c r="K11" s="58" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="13"/>
-      <c r="D12" s="62" t="s">
+      <c r="D12" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E12" s="26" t="s">
         <v>88</v>
       </c>
       <c r="F12" s="16">
         <v>0.20899999999999999</v>
       </c>
       <c r="G12" s="32">
         <v>8</v>
       </c>
       <c r="H12" s="50">
         <v>1299</v>
       </c>
       <c r="I12" s="49">
         <v>1389</v>
       </c>
       <c r="J12" s="39"/>
-      <c r="K12" s="61" t="s">
-        <v>72</v>
+      <c r="K12" s="58" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="26" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="18">
         <v>0.20899999999999999</v>
       </c>
       <c r="G13" s="33">
         <v>8</v>
       </c>
       <c r="H13" s="50">
         <v>1179</v>
       </c>
       <c r="I13" s="49">
         <v>1279</v>
       </c>
       <c r="J13" s="37"/>
-      <c r="K13" s="60" t="s">
+      <c r="K13" s="61" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="26" t="s">
         <v>97</v>
       </c>
       <c r="F14" s="18">
         <v>0.20899999999999999</v>
       </c>
       <c r="G14" s="33">
         <v>8</v>
       </c>
       <c r="H14" s="50">
         <v>1279</v>
       </c>
       <c r="I14" s="49">
         <v>1399</v>
       </c>
       <c r="J14" s="37"/>
-      <c r="K14" s="60" t="s">
+      <c r="K14" s="61" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="62" t="s">
+      <c r="D15" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>91</v>
       </c>
       <c r="F15" s="18">
         <v>0.20899999999999999</v>
       </c>
       <c r="G15" s="33">
         <v>8</v>
       </c>
       <c r="H15" s="50">
         <v>1319</v>
       </c>
       <c r="I15" s="49">
         <v>1399</v>
       </c>
       <c r="J15" s="37"/>
       <c r="K15" s="59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="4" customFormat="1" ht="200.1" customHeight="1">
       <c r="A16" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="18">
         <v>0.19700000000000001</v>
       </c>
       <c r="G16" s="33">
         <v>24</v>
       </c>
       <c r="H16" s="50">
         <v>739</v>
       </c>
       <c r="I16" s="49">
         <v>879</v>
       </c>
       <c r="J16" s="37"/>
-      <c r="K16" s="65">
-        <v>24</v>
+      <c r="K16" s="61">
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:11" s="5" customFormat="1" ht="200.1" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="26" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="16">
         <v>0.2457</v>
       </c>
       <c r="G17" s="32">
         <v>12</v>
       </c>
       <c r="H17" s="50">
         <v>1429</v>
       </c>
       <c r="I17" s="49">
         <v>1517</v>
       </c>
       <c r="J17" s="36"/>
@@ -6253,1100 +6135,1071 @@
       </c>
     </row>
     <row r="19" spans="1:11" s="5" customFormat="1" ht="200.1" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="16">
         <v>0.17280000000000001</v>
       </c>
       <c r="G19" s="32">
         <v>20</v>
       </c>
       <c r="H19" s="50">
         <v>389</v>
       </c>
       <c r="I19" s="49">
         <v>459</v>
       </c>
       <c r="J19" s="36"/>
-      <c r="K19" s="61" t="s">
+      <c r="K19" s="62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:11" s="5" customFormat="1" ht="200.1" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="16">
         <v>0.14713200000000001</v>
       </c>
       <c r="G20" s="32">
         <v>20</v>
       </c>
       <c r="H20" s="50">
         <v>389</v>
       </c>
       <c r="I20" s="49">
         <v>459</v>
       </c>
       <c r="J20" s="36"/>
-      <c r="K20" s="61" t="s">
+      <c r="K20" s="62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="5" customFormat="1" ht="200.1" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="26" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="16">
         <v>0.14713200000000001</v>
       </c>
       <c r="G21" s="32">
         <v>20</v>
       </c>
       <c r="H21" s="50">
         <v>389</v>
       </c>
       <c r="I21" s="49">
         <v>459</v>
       </c>
       <c r="J21" s="36"/>
-      <c r="K21" s="76">
-        <v>20</v>
+      <c r="K21" s="59">
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:11" s="6" customFormat="1" ht="200.1" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="26" t="s">
         <v>92</v>
       </c>
       <c r="F22" s="16">
         <v>0.36959999999999998</v>
       </c>
       <c r="G22" s="32">
         <v>12</v>
       </c>
       <c r="H22" s="50">
         <v>799</v>
       </c>
       <c r="I22" s="49">
         <v>909</v>
       </c>
       <c r="J22" s="38"/>
       <c r="K22" s="59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="6" customFormat="1" ht="200.1" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="17"/>
-      <c r="D23" s="62" t="s">
+      <c r="D23" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="16">
         <v>0.36959999999999998</v>
       </c>
       <c r="G23" s="32">
         <v>12</v>
       </c>
       <c r="H23" s="50">
         <v>799</v>
       </c>
       <c r="I23" s="49">
         <v>909</v>
       </c>
       <c r="J23" s="38"/>
       <c r="K23" s="59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="6" customFormat="1" ht="200.1" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="16">
         <v>0.12675</v>
       </c>
       <c r="G24" s="32">
         <v>8</v>
       </c>
       <c r="H24" s="50">
         <v>1159</v>
       </c>
       <c r="I24" s="49">
         <v>1389</v>
       </c>
       <c r="J24" s="38"/>
-      <c r="K24" s="64">
-        <v>8</v>
+      <c r="K24" s="60">
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11" s="7" customFormat="1" ht="200.1" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="16">
         <v>0.11232</v>
       </c>
       <c r="G25" s="32">
         <v>8</v>
       </c>
       <c r="H25" s="50">
         <v>1159</v>
       </c>
       <c r="I25" s="49">
         <v>1389</v>
       </c>
       <c r="J25" s="36"/>
-      <c r="K25" s="61" t="s">
+      <c r="K25" s="62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="7" customFormat="1" ht="200.1" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="26" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="16">
         <v>0.19</v>
       </c>
       <c r="G26" s="32">
         <v>8</v>
       </c>
       <c r="H26" s="50">
         <v>736</v>
       </c>
       <c r="I26" s="49">
         <v>849</v>
       </c>
       <c r="J26" s="36"/>
       <c r="K26" s="59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="7" customFormat="1" ht="200.1" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="17"/>
-      <c r="D27" s="62" t="s">
+      <c r="D27" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="16">
         <v>0.19</v>
       </c>
       <c r="G27" s="32">
         <v>8</v>
       </c>
       <c r="H27" s="50">
         <v>736</v>
       </c>
       <c r="I27" s="49">
         <v>849</v>
       </c>
       <c r="J27" s="36"/>
       <c r="K27" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="7" customFormat="1" ht="200.1" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>100</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="17"/>
-      <c r="D28" s="62" t="s">
+      <c r="D28" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="16">
         <v>0.19</v>
       </c>
       <c r="G28" s="32">
         <v>8</v>
       </c>
       <c r="H28" s="50">
         <v>736</v>
       </c>
       <c r="I28" s="49">
         <v>849</v>
       </c>
       <c r="J28" s="36"/>
-      <c r="K28" s="76">
-        <v>16</v>
+      <c r="K28" s="59" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A29" s="52" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="26" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="16">
         <v>0.25440000000000002</v>
       </c>
       <c r="G29" s="32">
         <v>12</v>
       </c>
       <c r="H29" s="50" t="s">
         <v>101</v>
       </c>
       <c r="I29" s="49">
         <v>839</v>
       </c>
       <c r="J29" s="39"/>
       <c r="K29" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:11" s="9" customFormat="1" ht="200.1" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="26" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="16">
         <v>0.2485</v>
       </c>
       <c r="G30" s="32">
         <v>12</v>
       </c>
       <c r="H30" s="50">
-        <v>1029</v>
+        <v>999</v>
       </c>
       <c r="I30" s="49">
         <v>1189</v>
       </c>
       <c r="J30" s="36"/>
-      <c r="K30" s="61" t="s">
-        <v>72</v>
+      <c r="K30" s="58" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:11" s="9" customFormat="1" ht="200.1" customHeight="1">
       <c r="A31" s="52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>102</v>
+        <v>2</v>
       </c>
       <c r="C31" s="17"/>
-      <c r="D31" s="17"/>
+      <c r="D31" s="63" t="s">
+        <v>85</v>
+      </c>
       <c r="E31" s="26" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="F31" s="16">
         <v>0.2485</v>
       </c>
       <c r="G31" s="32">
         <v>12</v>
       </c>
       <c r="H31" s="50">
-        <v>629</v>
+        <v>999</v>
       </c>
       <c r="I31" s="49">
-        <v>729</v>
+        <v>1189</v>
       </c>
       <c r="J31" s="36"/>
-      <c r="K31" s="58" t="s">
-        <v>71</v>
+      <c r="K31" s="58">
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:11" s="9" customFormat="1" ht="200.1" customHeight="1">
       <c r="A32" s="52" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="17"/>
-      <c r="D32" s="62" t="s">
+      <c r="D32" s="63" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F32" s="16">
         <v>0.2485</v>
       </c>
       <c r="G32" s="32">
         <v>12</v>
       </c>
       <c r="H32" s="50">
-        <v>1029</v>
+        <v>999</v>
       </c>
       <c r="I32" s="49">
         <v>1189</v>
       </c>
       <c r="J32" s="36"/>
-      <c r="K32" s="58" t="s">
-        <v>71</v>
+      <c r="K32" s="58">
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="9" customFormat="1" ht="200.1" customHeight="1">
       <c r="A33" s="52" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="17"/>
-      <c r="D33" s="62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="17"/>
       <c r="E33" s="26" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F33" s="16">
-        <v>0.2485</v>
+        <v>0.26565</v>
       </c>
       <c r="G33" s="32">
         <v>12</v>
       </c>
       <c r="H33" s="50">
-        <v>1029</v>
+        <v>999</v>
       </c>
       <c r="I33" s="49">
-        <v>1189</v>
+        <v>1299</v>
       </c>
       <c r="J33" s="36"/>
-      <c r="K33" s="61" t="s">
-        <v>72</v>
+      <c r="K33" s="58">
+        <v>36</v>
       </c>
     </row>
-    <row r="34" spans="1:11" s="9" customFormat="1" ht="200.1" customHeight="1">
+    <row r="34" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A34" s="52" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="17"/>
-      <c r="D34" s="17"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
       <c r="E34" s="26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F34" s="16">
-        <v>0.26565</v>
+        <v>0.197432</v>
       </c>
       <c r="G34" s="32">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H34" s="50">
-        <v>1029</v>
+        <v>719</v>
       </c>
       <c r="I34" s="49">
-        <v>1299</v>
-[...3 lines deleted...]
-        <v>71</v>
+        <v>859</v>
+      </c>
+      <c r="J34" s="39"/>
+      <c r="K34" s="58">
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A35" s="52" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="D35" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
       <c r="E35" s="26" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F35" s="16">
-        <v>0.197432</v>
+        <v>0.161</v>
       </c>
       <c r="G35" s="32">
         <v>24</v>
       </c>
       <c r="H35" s="50">
-        <v>719</v>
+        <v>495</v>
       </c>
       <c r="I35" s="49">
-        <v>859</v>
+        <v>595</v>
       </c>
       <c r="J35" s="39"/>
-      <c r="K35" s="66">
-        <v>24</v>
+      <c r="K35" s="58" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A36" s="52" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-      <c r="D36" s="20"/>
+        <v>53</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
       <c r="E36" s="26" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F36" s="16">
-        <v>0.161</v>
+        <v>0.16800000000000001</v>
       </c>
       <c r="G36" s="32">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="H36" s="50">
-        <v>495</v>
+        <v>849</v>
       </c>
       <c r="I36" s="49">
-        <v>595</v>
+        <v>999</v>
       </c>
       <c r="J36" s="39"/>
       <c r="K36" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A37" s="52" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>30</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>0</v>
       </c>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="26" t="s">
-        <v>27</v>
-[...13 lines deleted...]
-      <c r="J37" s="39"/>
+        <v>31</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" s="13">
+        <v>20</v>
+      </c>
+      <c r="H37" s="53">
+        <v>379</v>
+      </c>
+      <c r="I37" s="54">
+        <v>429</v>
+      </c>
+      <c r="J37" s="55"/>
       <c r="K37" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A38" s="52" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F38" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G38" s="13">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H38" s="53">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="I38" s="54">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="J38" s="55"/>
-      <c r="K38" s="58" t="s">
-        <v>71</v>
+      <c r="K38" s="62" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
-      <c r="A39" s="52" t="s">
-        <v>32</v>
+      <c r="A39" s="13" t="s">
+        <v>43</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="26" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="F39" s="16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G39" s="13">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>35</v>
+      </c>
+      <c r="H39" s="50">
+        <v>229</v>
       </c>
       <c r="I39" s="54">
-        <v>425</v>
+        <v>248</v>
       </c>
       <c r="J39" s="55"/>
-      <c r="K39" s="77" t="s">
-        <v>104</v>
+      <c r="K39" s="58" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
-      <c r="A40" s="13" t="s">
-        <v>43</v>
+      <c r="A40" s="15" t="s">
+        <v>69</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="26" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>60</v>
+      </c>
+      <c r="F40" s="16">
+        <v>0.185</v>
       </c>
       <c r="G40" s="13">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>24</v>
+      </c>
+      <c r="H40" s="53">
+        <v>211</v>
       </c>
       <c r="I40" s="54">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J40" s="55"/>
       <c r="K40" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
-      <c r="A41" s="15" t="s">
-        <v>69</v>
+      <c r="A41" s="52" t="s">
+        <v>51</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="26" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>0.185</v>
+        <v>31</v>
+      </c>
+      <c r="F41" s="16" t="s">
+        <v>49</v>
       </c>
       <c r="G41" s="13">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="H41" s="53">
-        <v>211</v>
+        <v>439</v>
       </c>
       <c r="I41" s="54">
-        <v>249</v>
+        <v>469</v>
       </c>
       <c r="J41" s="55"/>
-      <c r="K41" s="58" t="s">
-        <v>71</v>
+      <c r="K41" s="62" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A42" s="52" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="26" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F42" s="16">
+        <v>0.14713200000000001</v>
       </c>
       <c r="G42" s="13">
         <v>20</v>
       </c>
       <c r="H42" s="53">
-        <v>439</v>
+        <v>419</v>
       </c>
       <c r="I42" s="54">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="J42" s="55"/>
-      <c r="K42" s="77" t="s">
-        <v>104</v>
+      <c r="K42" s="62" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A43" s="52" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F43" s="16">
         <v>0.14713200000000001</v>
       </c>
       <c r="G43" s="13">
         <v>20</v>
       </c>
       <c r="H43" s="53">
         <v>419</v>
       </c>
       <c r="I43" s="54">
         <v>489</v>
       </c>
       <c r="J43" s="55"/>
-      <c r="K43" s="61" t="s">
+      <c r="K43" s="62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
       <c r="A44" s="52" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="26" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F44" s="16">
-        <v>0.14713200000000001</v>
+        <v>0.17280000000000001</v>
       </c>
       <c r="G44" s="13">
         <v>20</v>
       </c>
       <c r="H44" s="53">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="I44" s="54">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="J44" s="55"/>
-      <c r="K44" s="61" t="s">
+      <c r="K44" s="62" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="45" spans="1:11" s="8" customFormat="1" ht="200.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="B45" s="19" t="s">
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="200.1" customHeight="1">
+      <c r="A45" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C45" s="17"/>
-      <c r="D45" s="17"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
       <c r="E45" s="26" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F45" s="16">
-        <v>0.17280000000000001</v>
-[...11 lines deleted...]
-      <c r="K45" s="61" t="s">
+        <v>0.15</v>
+      </c>
+      <c r="G45" s="32">
+        <v>12</v>
+      </c>
+      <c r="H45" s="50">
+        <v>919</v>
+      </c>
+      <c r="I45" s="49">
+        <v>1076</v>
+      </c>
+      <c r="J45" s="36"/>
+      <c r="K45" s="62" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="46" spans="1:11" s="3" customFormat="1" ht="200.1" customHeight="1">
-[...26 lines deleted...]
-      </c>
+    <row r="46" spans="1:11" s="41" customFormat="1" ht="25.5">
+      <c r="A46" s="68"/>
+      <c r="B46" s="68"/>
+      <c r="C46" s="68"/>
+      <c r="D46" s="68"/>
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+      <c r="G46" s="68"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="29"/>
     </row>
     <row r="47" spans="1:11" s="41" customFormat="1" ht="25.5">
-      <c r="A47" s="70"/>
-[...5 lines deleted...]
-      <c r="G47" s="70"/>
+      <c r="A47" s="42"/>
+      <c r="B47" s="42"/>
+      <c r="C47" s="42"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="42"/>
+      <c r="G47" s="44"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="29"/>
     </row>
     <row r="48" spans="1:11" s="41" customFormat="1" ht="25.5">
-      <c r="A48" s="42"/>
-[...5 lines deleted...]
-      <c r="G48" s="44"/>
+      <c r="A48" s="64"/>
+      <c r="B48" s="64"/>
+      <c r="C48" s="64"/>
+      <c r="D48" s="64"/>
+      <c r="E48" s="64"/>
+      <c r="F48" s="64"/>
+      <c r="G48" s="64"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="29"/>
     </row>
     <row r="49" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A49" s="71"/>
-[...5 lines deleted...]
-      <c r="G49" s="71"/>
+      <c r="A49" s="68"/>
+      <c r="B49" s="68"/>
+      <c r="C49" s="68"/>
+      <c r="D49" s="68"/>
+      <c r="E49" s="68"/>
+      <c r="F49" s="68"/>
+      <c r="G49" s="68"/>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="29"/>
     </row>
     <row r="50" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A50" s="70"/>
-[...5 lines deleted...]
-      <c r="G50" s="70"/>
+      <c r="A50" s="42"/>
+      <c r="B50" s="42"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="42"/>
+      <c r="G50" s="44"/>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
       <c r="J50" s="29"/>
     </row>
     <row r="51" spans="1:10" s="41" customFormat="1" ht="25.5">
       <c r="A51" s="42"/>
       <c r="B51" s="42"/>
       <c r="C51" s="42"/>
       <c r="D51" s="42"/>
       <c r="E51" s="43"/>
       <c r="F51" s="42"/>
       <c r="G51" s="44"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="29"/>
     </row>
     <row r="52" spans="1:10" s="41" customFormat="1" ht="25.5">
       <c r="A52" s="42"/>
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="43"/>
       <c r="F52" s="42"/>
       <c r="G52" s="44"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="29"/>
     </row>
     <row r="53" spans="1:10" s="41" customFormat="1" ht="25.5">
       <c r="A53" s="42"/>
       <c r="B53" s="42"/>
-      <c r="C53" s="42"/>
-[...3 lines deleted...]
-      <c r="G53" s="44"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="65"/>
+      <c r="E53" s="65"/>
+      <c r="F53" s="65"/>
+      <c r="G53" s="65"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="29"/>
     </row>
-    <row r="54" spans="1:10" s="41" customFormat="1" ht="25.5">
+    <row r="54" spans="1:10" s="41" customFormat="1" ht="24" customHeight="1">
       <c r="A54" s="42"/>
       <c r="B54" s="42"/>
-      <c r="C54" s="72"/>
-[...3 lines deleted...]
-      <c r="G54" s="72"/>
+      <c r="C54" s="69"/>
+      <c r="D54" s="69"/>
+      <c r="E54" s="69"/>
+      <c r="F54" s="69"/>
+      <c r="G54" s="45"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="29"/>
     </row>
-    <row r="55" spans="1:10" s="41" customFormat="1" ht="24" customHeight="1">
+    <row r="55" spans="1:10" s="41" customFormat="1" ht="25.5">
       <c r="A55" s="42"/>
       <c r="B55" s="42"/>
-      <c r="C55" s="73"/>
-[...3 lines deleted...]
-      <c r="G55" s="45"/>
+      <c r="C55" s="46"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="47"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="48"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="29"/>
     </row>
     <row r="56" spans="1:10" s="41" customFormat="1" ht="25.5">
       <c r="A56" s="42"/>
       <c r="B56" s="42"/>
-      <c r="C56" s="46"/>
-[...3 lines deleted...]
-      <c r="G56" s="48"/>
+      <c r="C56" s="66"/>
+      <c r="D56" s="66"/>
+      <c r="E56" s="66"/>
+      <c r="F56" s="66"/>
+      <c r="G56" s="66"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="29"/>
     </row>
     <row r="57" spans="1:10" s="41" customFormat="1" ht="25.5">
       <c r="A57" s="42"/>
       <c r="B57" s="42"/>
-      <c r="C57" s="74"/>
-[...3 lines deleted...]
-      <c r="G57" s="74"/>
+      <c r="C57" s="46"/>
+      <c r="D57" s="46"/>
+      <c r="E57" s="47"/>
+      <c r="F57" s="46"/>
+      <c r="G57" s="48"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="29"/>
     </row>
     <row r="58" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A58" s="42"/>
-[...5 lines deleted...]
-      <c r="G58" s="48"/>
+      <c r="A58" s="67"/>
+      <c r="B58" s="67"/>
+      <c r="C58" s="67"/>
+      <c r="D58" s="67"/>
+      <c r="E58" s="67"/>
+      <c r="F58" s="67"/>
+      <c r="G58" s="67"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="29"/>
     </row>
     <row r="59" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A59" s="75"/>
-[...5 lines deleted...]
-      <c r="G59" s="75"/>
+      <c r="A59" s="42"/>
+      <c r="B59" s="42"/>
+      <c r="C59" s="42"/>
+      <c r="D59" s="42"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="42"/>
+      <c r="G59" s="44"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="29"/>
     </row>
     <row r="60" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A60" s="42"/>
-[...5 lines deleted...]
-      <c r="G60" s="44"/>
+      <c r="A60" s="65"/>
+      <c r="B60" s="65"/>
+      <c r="C60" s="65"/>
+      <c r="D60" s="65"/>
+      <c r="E60" s="65"/>
+      <c r="F60" s="65"/>
+      <c r="G60" s="65"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="29"/>
     </row>
     <row r="61" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A61" s="72"/>
-[...5 lines deleted...]
-      <c r="G61" s="72"/>
+      <c r="A61" s="65"/>
+      <c r="B61" s="65"/>
+      <c r="C61" s="65"/>
+      <c r="D61" s="65"/>
+      <c r="E61" s="65"/>
+      <c r="F61" s="65"/>
+      <c r="G61" s="65"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="29"/>
     </row>
     <row r="62" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A62" s="72"/>
-[...5 lines deleted...]
-      <c r="G62" s="72"/>
+      <c r="A62" s="65"/>
+      <c r="B62" s="65"/>
+      <c r="C62" s="65"/>
+      <c r="D62" s="65"/>
+      <c r="E62" s="65"/>
+      <c r="F62" s="65"/>
+      <c r="G62" s="65"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="29"/>
     </row>
     <row r="63" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A63" s="72"/>
-[...5 lines deleted...]
-      <c r="G63" s="72"/>
+      <c r="A63" s="64"/>
+      <c r="B63" s="64"/>
+      <c r="C63" s="64"/>
+      <c r="D63" s="64"/>
+      <c r="E63" s="64"/>
+      <c r="F63" s="64"/>
+      <c r="G63" s="64"/>
       <c r="H63" s="21"/>
       <c r="I63" s="21"/>
       <c r="J63" s="29"/>
     </row>
     <row r="64" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A64" s="71"/>
-[...5 lines deleted...]
-      <c r="G64" s="71"/>
+      <c r="A64" s="65"/>
+      <c r="B64" s="65"/>
+      <c r="C64" s="65"/>
+      <c r="D64" s="65"/>
+      <c r="E64" s="65"/>
+      <c r="F64" s="65"/>
+      <c r="G64" s="65"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="29"/>
     </row>
     <row r="65" spans="1:10" s="41" customFormat="1" ht="25.5">
-      <c r="A65" s="72"/>
-[...5 lines deleted...]
-      <c r="G65" s="72"/>
+      <c r="A65" s="65"/>
+      <c r="B65" s="65"/>
+      <c r="C65" s="65"/>
+      <c r="D65" s="65"/>
+      <c r="E65" s="65"/>
+      <c r="F65" s="65"/>
+      <c r="G65" s="65"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="29"/>
     </row>
-    <row r="66" spans="1:10" s="41" customFormat="1" ht="25.5">
-[...10 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="C54:G54"/>
-    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="C53:G53"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A65:G65"/>
-    <mergeCell ref="A66:G66"/>
-[...1 lines deleted...]
-    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="C56:G56"/>
+    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A60:G60"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A62:G62"/>
-    <mergeCell ref="A63:G63"/>
-[...4 lines deleted...]
-    <mergeCell ref="A50:G50"/>
   </mergeCells>
   <pageMargins left="0.51180555555555596" right="0.118055555555556" top="7.7777777777777807E-2" bottom="3.8888888888888903E-2" header="0.51180555555555596" footer="7.7777777777777807E-2"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>