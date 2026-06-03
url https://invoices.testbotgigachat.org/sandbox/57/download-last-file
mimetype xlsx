--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suntorygroup-my.sharepoint.com/personal/yoko_tanifuji_suntoryflowers_co_jp/Documents/BBSProg/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6A35C5F9-87D5-46B8-9EA2-DA05B24EC1B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BA800A20-DDFF-4940-B97B-5E9990E5A893}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{A60F2F61-EE8D-4C7C-B51F-E7E2A33654D1}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{F18FCFDF-42CA-4AE2-B7E0-D7D01628A144}"/>
   </bookViews>
   <sheets>
     <sheet name="Invoice" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Invoice!$1:$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
@@ -75,51 +75,51 @@
   <c r="J44" i="1"/>
   <c r="J43" i="1"/>
   <c r="J42" i="1"/>
   <c r="J41" i="1"/>
   <c r="J40" i="1"/>
   <c r="J39" i="1"/>
   <c r="J38" i="1"/>
   <c r="J37" i="1"/>
   <c r="J36" i="1"/>
   <c r="J35" i="1"/>
   <c r="J34" i="1"/>
   <c r="J33" i="1"/>
   <c r="J32" i="1"/>
   <c r="J31" i="1"/>
   <c r="J30" i="1"/>
   <c r="J29" i="1"/>
   <c r="J28" i="1"/>
   <c r="J27" i="1"/>
   <c r="J26" i="1"/>
   <c r="J25" i="1"/>
   <c r="J24" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="70">
   <si>
     <t>USA CONTACT DETAILS</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Monica Useche</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Tel: +57 317 647 4349</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>E-mail: museche@florigene.com</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>E-mail: florigene@florigene.com</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>INVOICE</t>
   </si>
   <si>
     <t>Consignee</t>
@@ -508,104 +508,95 @@
     <r>
       <t>Fedwire (ABA) number</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> 0260-0963-2</t>
     </r>
   </si>
   <si>
     <t>Trade House Azalia</t>
   </si>
   <si>
-    <t>N13711</t>
+    <t>N13490</t>
   </si>
   <si>
     <t>Miami, FL</t>
   </si>
   <si>
-    <t>074-74624421</t>
+    <t>074-74624082</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>str.Gudermesskaya 127</t>
   </si>
   <si>
     <t>Karaganda</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>import@tdazalia.ru</t>
   </si>
   <si>
     <t>Prepayment</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Claims must be email to Monica Useche within 72 hours</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>TDACOL</t>
   </si>
   <si>
     <t>Assorted Carnation</t>
   </si>
   <si>
     <t>Select</t>
   </si>
   <si>
-    <t>Moonaqua</t>
-[...4 lines deleted...]
-  <si>
     <t>Mixed Mini</t>
   </si>
   <si>
     <t>Fancy</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moonpearl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="8" formatCode="&quot;¥&quot;#,##0.00_);[Red]\(&quot;¥&quot;#,##0.00\)"/>
     <numFmt numFmtId="176" formatCode="[&lt;30000]\ ;[&lt;50000]d\-mmm\-yy;[Red]&quot;Error&quot;\ @"/>
     <numFmt numFmtId="177" formatCode="[&lt;30000]\ ;[&lt;50000]d\ mmmm\ yyyy;[Red]&quot;Error&quot;\ @"/>
     <numFmt numFmtId="178" formatCode="[Red]&quot;Error&quot;;[Red]&quot;Error&quot;;&quot;US $&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\);"/>
     <numFmt numFmtId="180" formatCode="[=0.125]&quot;Eighth&quot;;[=0.25]&quot;Quarter&quot;;&quot;Half&quot;"/>
     <numFmt numFmtId="181" formatCode="0.000"/>
     <numFmt numFmtId="182" formatCode="#,##0.00_);[Red]\(#,##0.00\);;@_)"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1303,98 +1294,98 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="2" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="32" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
-    <cellStyle name="BoxType" xfId="4" xr:uid="{DDEC1183-E1C0-4357-84BE-A90BD82F4DB8}"/>
-[...1 lines deleted...]
-    <cellStyle name="Integer" xfId="3" xr:uid="{A52E2981-90D8-4AFB-8A62-951638CDB7CF}"/>
+    <cellStyle name="BoxType" xfId="4" xr:uid="{D108C4C8-7A27-4B53-9358-787CF5A19597}"/>
+    <cellStyle name="Date" xfId="2" xr:uid="{8FECC53B-7B66-45FF-8ED9-AF0F05396CDD}"/>
+    <cellStyle name="Integer" xfId="3" xr:uid="{403E5567-A5B9-4C36-ADD2-16E671473C4A}"/>
     <cellStyle name="通貨 [0.00]" xfId="1" builtinId="4"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1571625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E011016-D196-474F-B638-A05C667EF3E4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5E27F4-9153-43C5-95F4-5988ACDBE7CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="250825" y="203200"/>
           <a:ext cx="2393950" cy="1047750"/>
         </a:xfrm>
@@ -1729,51 +1720,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4494F08A-6B08-476C-A8C5-A79CF4B17F95}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30D3FD94-5B9E-4836-B9F7-173FCAA65507}">
   <sheetPr codeName="Sheet12"/>
   <dimension ref="A1:O70"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.08984375" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6328125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.36328125" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="27.453125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.90625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.08984375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7265625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.90625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.36328125" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.08984375" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.36328125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.08984375" style="3"/>
     <col min="14" max="256" width="7.08984375" style="1"/>
     <col min="257" max="257" width="2.36328125" style="1" customWidth="1"/>
     <col min="258" max="258" width="9.36328125" style="1" customWidth="1"/>
     <col min="259" max="259" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="260" max="260" width="26.26953125" style="1" customWidth="1"/>
@@ -2653,51 +2644,51 @@
       <c r="F12" s="7"/>
       <c r="H12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="2:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="2:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F14" s="7"/>
       <c r="H14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="12">
-        <v>46114</v>
+        <v>46108</v>
       </c>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="2:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="7"/>
       <c r="H15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>56</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="2:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="7"/>
       <c r="H16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -2831,163 +2822,115 @@
       </c>
       <c r="H24" s="35">
         <v>2</v>
       </c>
       <c r="I24" s="36">
         <v>0.27500000000000002</v>
       </c>
       <c r="J24" s="37">
         <f>F24*I24</f>
         <v>110.00000000000001</v>
       </c>
       <c r="M24" s="1"/>
       <c r="O24" s="38"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B25" s="39" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="40" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="41" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="42" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F25" s="33">
         <v>200</v>
       </c>
       <c r="G25" s="34">
         <v>0.25</v>
       </c>
       <c r="H25" s="35">
         <v>1</v>
       </c>
       <c r="I25" s="43">
-        <v>0.27500000000000002</v>
+        <v>0.24</v>
       </c>
       <c r="J25" s="44">
         <f t="shared" ref="J25:J47" si="0">F25*I25</f>
-        <v>55.000000000000007</v>
+        <v>48</v>
       </c>
       <c r="M25" s="1"/>
       <c r="O25" s="38"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B26" s="39" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B26" s="39"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="43"/>
       <c r="J26" s="44">
         <f t="shared" si="0"/>
-        <v>55.000000000000007</v>
+        <v>0</v>
       </c>
       <c r="M26" s="1"/>
       <c r="O26" s="38"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B27" s="39" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B27" s="39"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="43"/>
       <c r="J27" s="44">
         <f t="shared" si="0"/>
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="M27" s="1"/>
       <c r="O27" s="38"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B28" s="39" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B28" s="39"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="35"/>
+      <c r="I28" s="43"/>
       <c r="J28" s="44">
         <f t="shared" si="0"/>
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="M28" s="1"/>
       <c r="O28" s="38"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B29" s="39"/>
       <c r="C29" s="40"/>
       <c r="D29" s="41"/>
       <c r="E29" s="42"/>
       <c r="F29" s="33"/>
       <c r="G29" s="34"/>
       <c r="H29" s="35"/>
       <c r="I29" s="43"/>
       <c r="J29" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M29" s="1"/>
       <c r="O29" s="38"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B30" s="39"/>
       <c r="C30" s="40"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
@@ -3262,77 +3205,77 @@
       </c>
       <c r="G48" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H48" s="53">
         <v>0</v>
       </c>
       <c r="I48" s="43">
         <v>0</v>
       </c>
       <c r="J48" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B49" s="54"/>
       <c r="C49" s="55"/>
       <c r="D49" s="55"/>
       <c r="E49" s="56"/>
       <c r="F49" s="56"/>
       <c r="G49" s="57" t="s">
         <v>31</v>
       </c>
       <c r="H49" s="58">
         <f>SUM(H24:H48)</f>
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I49" s="59"/>
       <c r="J49" s="60">
         <f>SUMIFS(J24:J48,K24:K48,"&lt;&gt;*")</f>
-        <v>292</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="51" spans="2:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E51" s="61">
         <f>SUM(F24:F48)</f>
-        <v>1100</v>
+        <v>600</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
     </row>
     <row r="52" spans="2:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="62">
         <f>SUMPRODUCT(G24:G48,H24:H48)</f>
-        <v>1.375</v>
+        <v>0.75</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
     </row>
     <row r="53" spans="2:10" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
     </row>
     <row r="54" spans="2:10" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="56" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="3"/>
@@ -3409,51 +3352,51 @@
       <c r="D68" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="69" spans="2:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D69" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="70" spans="2:8" s="66" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="63"/>
       <c r="C70" s="64"/>
       <c r="D70" s="64"/>
       <c r="E70" s="65"/>
       <c r="F70" s="65"/>
       <c r="G70" s="65"/>
       <c r="H70" s="65"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="m0QwKfFQeVV6yfl0zJ4B+tAbslSq/rsKfQlZmFP1jIfWDZJlTSddiLzwMyCSJFixA/5b7CPm/Jtg+7EX1PJgYw==" saltValue="2RjmD1cE+EHq/2A6iC1ZzA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GmfMiN61GxQZfKWIeJGn2Axjyqbr2wdPiNUi2Gieles2tmdefkHsSI/C9HPbnwtVEeEwXNt8Vpw7dQ3sS8g+og==" saltValue="3ge6Uu3bib3tqMRkkY0T9g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B10:J10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0.19685039370078741" top="0" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>